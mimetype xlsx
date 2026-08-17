--- v2 (2026-02-17)
+++ v3 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama Varietas</t>
   </si>
   <si>
     <t>Nama Pemulia</t>
   </si>
   <si>
     <t>Institusi</t>
   </si>
   <si>
     <t>Tgl Daftar</t>
   </si>
   <si>
     <t>Nomor Daftar</t>
   </si>
   <si>
     <t>Tgl Sertifikasi</t>
   </si>
   <si>
     <t>Nomor Sertifikasi</t>
   </si>
   <si>
@@ -320,66 +320,75 @@
   <si>
     <t>Sobrizal ; Carkum ;</t>
   </si>
   <si>
     <t>2019-03-27</t>
   </si>
   <si>
     <t>07/Peng/03/2019</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>00511/PPVT/S/2021</t>
   </si>
   <si>
     <t>Pisang Rejang Hibrid Triploid</t>
   </si>
   <si>
     <t>Diyah Martanti ; Fajarudin Ahmad ; Herlina ; Witjaksono ; Yuyu Suryasari ;</t>
   </si>
   <si>
     <t>2016-08-08</t>
   </si>
   <si>
+    <t>25/Peng/08/2016</t>
+  </si>
+  <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>00473/PPVT/S/2019</t>
   </si>
   <si>
+    <t>LIPI, Pusat Penelitian Biologi</t>
+  </si>
+  <si>
+    <t>Pisang Rejang Tetraploid</t>
+  </si>
+  <si>
+    <t>Tri Handayani ; Witjaksono ; Yuyu Suryasari ;</t>
+  </si>
+  <si>
+    <t>26/Peng/08/2016</t>
+  </si>
+  <si>
+    <t>00474/PPVT/S/2019</t>
+  </si>
+  <si>
     <t>- Pusat Penelitian Biologi</t>
-  </si>
-[...7 lines deleted...]
-    <t>00474/PPVT/S/2019</t>
   </si>
   <si>
     <t>VARIETAS TANAMAN KEDELAI HITAM MUTIARA 3</t>
   </si>
   <si>
     <t>Tarmizi ; Hari Is Mulyana ; Masrizal ;</t>
   </si>
   <si>
     <t>2016-03-18</t>
   </si>
   <si>
     <t>12/Peng/03/2016</t>
   </si>
   <si>
     <t>2020-12-30</t>
   </si>
   <si>
     <t>Ditolak</t>
   </si>
   <si>
     <t>VARIETAS TANAMAN KEDELAI HITAM MUTIARA 2</t>
   </si>
   <si>
     <t>Hari Is Mulyana ; Masrizal ; Tarmizi ;</t>
   </si>
@@ -1340,148 +1349,154 @@
         <v>98</v>
       </c>
       <c r="I21" t="s">
         <v>86</v>
       </c>
       <c r="J21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>99</v>
       </c>
       <c r="C22" t="s">
         <v>100</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>101</v>
       </c>
+      <c r="F22" t="s">
+        <v>102</v>
+      </c>
       <c r="G22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>101</v>
       </c>
+      <c r="F23" t="s">
+        <v>108</v>
+      </c>
       <c r="G23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I23" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="J23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G24" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H24" t="s">
         <v>79</v>
       </c>
       <c r="I24" t="s">
         <v>86</v>
       </c>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D25" t="s">
         <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H25" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I25" t="s">
         <v>86</v>
       </c>
       <c r="J25" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>